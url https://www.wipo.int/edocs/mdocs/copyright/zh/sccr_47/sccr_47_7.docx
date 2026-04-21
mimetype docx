--- v0 (2025-12-08)
+++ v1 (2026-04-21)
@@ -449,67 +449,91 @@
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>至</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4257">
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>日，日内瓦</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5BF7C6" w14:textId="6A6305E1" w:rsidR="000B23CE" w:rsidRPr="007E4257" w:rsidRDefault="000B23CE" w:rsidP="000B23CE">
+    <w:p w14:paraId="6C5BF7C6" w14:textId="38765C0D" w:rsidR="000B23CE" w:rsidRPr="001C351B" w:rsidRDefault="001C351B" w:rsidP="000B23CE">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="TitleOfDoc"/>
-      <w:r w:rsidRPr="000B23CE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="000B23CE" w:rsidRPr="000B23CE">
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>数字环境中的版权工作计划草案</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（SCCR/45/4）更新版</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3D66AF" w14:textId="04BC321B" w:rsidR="000B23CE" w:rsidRPr="00BE6655" w:rsidRDefault="000B23CE" w:rsidP="000B23CE">
       <w:pPr>
         <w:spacing w:after="960"/>
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="STKaiti" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Prepared"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="000B23CE">
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:eastAsia="KaiTi" w:hAnsi="STKaiti" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>拉丁美洲和加勒比国家集团（GRULAC）提交</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="470A0B8C" w14:textId="6769D74B" w:rsidR="00400D59" w:rsidRPr="00CC7D51" w:rsidRDefault="00400D59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
@@ -4296,55 +4320,63 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E663E">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>[Sigue la nota en la página siguiente]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DDCD161" w14:textId="6A7B30F8" w:rsidR="00F84474" w:rsidRPr="00CC7D51" w:rsidRDefault="00400D59" w:rsidP="00477D6B">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="5" w:name="Code2"/>
     <w:bookmarkEnd w:id="5"/>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00CC7D51">
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
       </w:rPr>
-      <w:t>SCCR/47/7</w:t>
+      <w:t>SCCR</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00CC7D51">
+      <w:rPr>
+        <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+      </w:rPr>
+      <w:t>/47/7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F7400F4" w14:textId="3246DE67" w:rsidR="004F7418" w:rsidRPr="00CC7D51" w:rsidRDefault="00F21F80" w:rsidP="00511E71">
     <w:pPr>
       <w:spacing w:afterLines="100" w:after="240"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC7D51">
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r w:rsidR="00F84474" w:rsidRPr="00CC7D51">
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F84474" w:rsidRPr="00CC7D51">
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
@@ -7555,129 +7587,131 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="620110880">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="900094030">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="700520743">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1186485913">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1867675055">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2048020859">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00400D59"/>
     <w:rsid w:val="00000E00"/>
     <w:rsid w:val="00015497"/>
+    <w:rsid w:val="00026586"/>
     <w:rsid w:val="000329C8"/>
     <w:rsid w:val="00035E12"/>
     <w:rsid w:val="00036ED9"/>
     <w:rsid w:val="00040261"/>
     <w:rsid w:val="000413D1"/>
     <w:rsid w:val="000636A1"/>
-    <w:rsid w:val="00073054"/>
     <w:rsid w:val="00082FA0"/>
     <w:rsid w:val="00083FB0"/>
     <w:rsid w:val="000A4F37"/>
     <w:rsid w:val="000B23CE"/>
     <w:rsid w:val="000D2F66"/>
     <w:rsid w:val="000D4BA7"/>
     <w:rsid w:val="000D52EB"/>
     <w:rsid w:val="000D588D"/>
     <w:rsid w:val="000D62FA"/>
     <w:rsid w:val="000E3BB3"/>
     <w:rsid w:val="000F1B30"/>
     <w:rsid w:val="000F55BE"/>
     <w:rsid w:val="000F5E56"/>
     <w:rsid w:val="00117C17"/>
     <w:rsid w:val="00117EE0"/>
     <w:rsid w:val="00131133"/>
     <w:rsid w:val="001362EE"/>
     <w:rsid w:val="001438A2"/>
     <w:rsid w:val="00147387"/>
     <w:rsid w:val="00152CEA"/>
     <w:rsid w:val="001600A5"/>
     <w:rsid w:val="0016262D"/>
     <w:rsid w:val="00170D5A"/>
     <w:rsid w:val="00170FC3"/>
     <w:rsid w:val="001801E2"/>
     <w:rsid w:val="001832A6"/>
     <w:rsid w:val="00186474"/>
     <w:rsid w:val="00193159"/>
     <w:rsid w:val="0019344B"/>
     <w:rsid w:val="001A32A4"/>
     <w:rsid w:val="001A567E"/>
     <w:rsid w:val="001A7929"/>
+    <w:rsid w:val="001C351B"/>
     <w:rsid w:val="001C4DD3"/>
     <w:rsid w:val="001D1B01"/>
+    <w:rsid w:val="001F3306"/>
     <w:rsid w:val="00202602"/>
     <w:rsid w:val="00214A86"/>
     <w:rsid w:val="00223217"/>
     <w:rsid w:val="00236149"/>
     <w:rsid w:val="00251D83"/>
     <w:rsid w:val="002634C4"/>
     <w:rsid w:val="002644D3"/>
     <w:rsid w:val="002645C2"/>
     <w:rsid w:val="002711FC"/>
     <w:rsid w:val="00274646"/>
     <w:rsid w:val="00275E96"/>
     <w:rsid w:val="00294143"/>
     <w:rsid w:val="002F4E68"/>
     <w:rsid w:val="002F6E8E"/>
     <w:rsid w:val="003003F9"/>
     <w:rsid w:val="003007F7"/>
     <w:rsid w:val="0030745B"/>
     <w:rsid w:val="00307787"/>
     <w:rsid w:val="00312873"/>
     <w:rsid w:val="0032357D"/>
     <w:rsid w:val="00333DA7"/>
     <w:rsid w:val="00335F57"/>
     <w:rsid w:val="00352933"/>
     <w:rsid w:val="00354647"/>
     <w:rsid w:val="00364FB3"/>
@@ -7690,51 +7724,50 @@
     <w:rsid w:val="003978C9"/>
     <w:rsid w:val="003A07D6"/>
     <w:rsid w:val="003A700F"/>
     <w:rsid w:val="003C162B"/>
     <w:rsid w:val="003D41D4"/>
     <w:rsid w:val="003E2D38"/>
     <w:rsid w:val="003F04A3"/>
     <w:rsid w:val="004004D8"/>
     <w:rsid w:val="00400D59"/>
     <w:rsid w:val="0040386A"/>
     <w:rsid w:val="0040483A"/>
     <w:rsid w:val="00423E3E"/>
     <w:rsid w:val="004253CF"/>
     <w:rsid w:val="004269C9"/>
     <w:rsid w:val="00427AF4"/>
     <w:rsid w:val="00434E48"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="00453FD3"/>
     <w:rsid w:val="00462950"/>
     <w:rsid w:val="004647DA"/>
     <w:rsid w:val="00470516"/>
     <w:rsid w:val="00476BCE"/>
     <w:rsid w:val="00477D6B"/>
     <w:rsid w:val="004835C5"/>
     <w:rsid w:val="00491061"/>
-    <w:rsid w:val="00493B11"/>
     <w:rsid w:val="004A6C37"/>
     <w:rsid w:val="004B37E7"/>
     <w:rsid w:val="004D18DF"/>
     <w:rsid w:val="004D1B93"/>
     <w:rsid w:val="004F11D6"/>
     <w:rsid w:val="004F4219"/>
     <w:rsid w:val="004F7418"/>
     <w:rsid w:val="00501A3B"/>
     <w:rsid w:val="00511E71"/>
     <w:rsid w:val="0053112F"/>
     <w:rsid w:val="005328CC"/>
     <w:rsid w:val="005456B1"/>
     <w:rsid w:val="0055013B"/>
     <w:rsid w:val="0056224D"/>
     <w:rsid w:val="00563044"/>
     <w:rsid w:val="00571B99"/>
     <w:rsid w:val="0059553F"/>
     <w:rsid w:val="00596448"/>
     <w:rsid w:val="005A078A"/>
     <w:rsid w:val="005A17DB"/>
     <w:rsid w:val="005A262D"/>
     <w:rsid w:val="005A30B1"/>
     <w:rsid w:val="005D02B5"/>
     <w:rsid w:val="005D64EC"/>
     <w:rsid w:val="005D6E16"/>
@@ -7757,50 +7790,51 @@
     <w:rsid w:val="006960B4"/>
     <w:rsid w:val="006A0002"/>
     <w:rsid w:val="006A06C6"/>
     <w:rsid w:val="006A4C1B"/>
     <w:rsid w:val="006A60BE"/>
     <w:rsid w:val="006A62E6"/>
     <w:rsid w:val="006B5190"/>
     <w:rsid w:val="006E0ED3"/>
     <w:rsid w:val="006F3FD0"/>
     <w:rsid w:val="006F445F"/>
     <w:rsid w:val="006F780E"/>
     <w:rsid w:val="00700952"/>
     <w:rsid w:val="007132A9"/>
     <w:rsid w:val="007328F8"/>
     <w:rsid w:val="0074498C"/>
     <w:rsid w:val="007453FB"/>
     <w:rsid w:val="00795CCF"/>
     <w:rsid w:val="007B0665"/>
     <w:rsid w:val="007B4E28"/>
     <w:rsid w:val="007D02F2"/>
     <w:rsid w:val="007D6188"/>
     <w:rsid w:val="007E23B7"/>
     <w:rsid w:val="007E63AC"/>
     <w:rsid w:val="007E663E"/>
     <w:rsid w:val="007F05F1"/>
+    <w:rsid w:val="0080132C"/>
     <w:rsid w:val="00815082"/>
     <w:rsid w:val="00815D77"/>
     <w:rsid w:val="0082098F"/>
     <w:rsid w:val="00825C4D"/>
     <w:rsid w:val="00830912"/>
     <w:rsid w:val="00835B78"/>
     <w:rsid w:val="00843582"/>
     <w:rsid w:val="00864169"/>
     <w:rsid w:val="00891B23"/>
     <w:rsid w:val="008934E3"/>
     <w:rsid w:val="008A23A3"/>
     <w:rsid w:val="008B14EA"/>
     <w:rsid w:val="008B2A15"/>
     <w:rsid w:val="008B2CC1"/>
     <w:rsid w:val="008C0B2C"/>
     <w:rsid w:val="008C43FD"/>
     <w:rsid w:val="008E2E3D"/>
     <w:rsid w:val="008F5C92"/>
     <w:rsid w:val="008F7E3E"/>
     <w:rsid w:val="0090731E"/>
     <w:rsid w:val="0091795F"/>
     <w:rsid w:val="00921297"/>
     <w:rsid w:val="00941C2E"/>
     <w:rsid w:val="0094364D"/>
     <w:rsid w:val="00951316"/>
@@ -7833,98 +7867,100 @@
     <w:rsid w:val="00A354BB"/>
     <w:rsid w:val="00A453A1"/>
     <w:rsid w:val="00A50430"/>
     <w:rsid w:val="00A51E0B"/>
     <w:rsid w:val="00A62242"/>
     <w:rsid w:val="00A67097"/>
     <w:rsid w:val="00A7453D"/>
     <w:rsid w:val="00A84306"/>
     <w:rsid w:val="00A9708E"/>
     <w:rsid w:val="00AA44FD"/>
     <w:rsid w:val="00AA7BD7"/>
     <w:rsid w:val="00AB613D"/>
     <w:rsid w:val="00AC127E"/>
     <w:rsid w:val="00AC72B2"/>
     <w:rsid w:val="00AE3DB1"/>
     <w:rsid w:val="00AE5E20"/>
     <w:rsid w:val="00B1575D"/>
     <w:rsid w:val="00B42F0B"/>
     <w:rsid w:val="00B65A0A"/>
     <w:rsid w:val="00B70A97"/>
     <w:rsid w:val="00B72D36"/>
     <w:rsid w:val="00B928E3"/>
     <w:rsid w:val="00B9324C"/>
     <w:rsid w:val="00B94B97"/>
     <w:rsid w:val="00BA063E"/>
+    <w:rsid w:val="00BA3918"/>
     <w:rsid w:val="00BA7DC7"/>
     <w:rsid w:val="00BB7986"/>
     <w:rsid w:val="00BC4164"/>
     <w:rsid w:val="00BC4EBB"/>
     <w:rsid w:val="00BD2DCC"/>
     <w:rsid w:val="00BE09B3"/>
     <w:rsid w:val="00BE1A8C"/>
     <w:rsid w:val="00BE3F38"/>
     <w:rsid w:val="00C06472"/>
     <w:rsid w:val="00C12442"/>
     <w:rsid w:val="00C42181"/>
     <w:rsid w:val="00C47D3A"/>
     <w:rsid w:val="00C61891"/>
     <w:rsid w:val="00C76FB4"/>
     <w:rsid w:val="00C863F2"/>
     <w:rsid w:val="00C90559"/>
     <w:rsid w:val="00C9635C"/>
     <w:rsid w:val="00C97425"/>
     <w:rsid w:val="00CB14F9"/>
     <w:rsid w:val="00CB31A0"/>
     <w:rsid w:val="00CC0100"/>
     <w:rsid w:val="00CC531A"/>
     <w:rsid w:val="00CC7C07"/>
     <w:rsid w:val="00CC7D51"/>
     <w:rsid w:val="00CD00AC"/>
     <w:rsid w:val="00D05711"/>
     <w:rsid w:val="00D15AB4"/>
     <w:rsid w:val="00D31A63"/>
     <w:rsid w:val="00D36B79"/>
     <w:rsid w:val="00D40CF0"/>
     <w:rsid w:val="00D53EE7"/>
     <w:rsid w:val="00D56C7C"/>
     <w:rsid w:val="00D71B11"/>
     <w:rsid w:val="00D71B4D"/>
     <w:rsid w:val="00D8655E"/>
     <w:rsid w:val="00D8678A"/>
     <w:rsid w:val="00D8712B"/>
     <w:rsid w:val="00D90289"/>
     <w:rsid w:val="00D93D55"/>
     <w:rsid w:val="00DB0693"/>
     <w:rsid w:val="00DB3EE0"/>
     <w:rsid w:val="00DC3D7B"/>
     <w:rsid w:val="00DC774A"/>
     <w:rsid w:val="00DE279E"/>
     <w:rsid w:val="00E00E3A"/>
     <w:rsid w:val="00E2115C"/>
     <w:rsid w:val="00E27DDA"/>
     <w:rsid w:val="00E31F08"/>
+    <w:rsid w:val="00E324B2"/>
     <w:rsid w:val="00E40A59"/>
     <w:rsid w:val="00E45C84"/>
     <w:rsid w:val="00E504E5"/>
     <w:rsid w:val="00E55914"/>
     <w:rsid w:val="00E61AE6"/>
     <w:rsid w:val="00E73ABF"/>
     <w:rsid w:val="00E7558E"/>
     <w:rsid w:val="00E84F59"/>
     <w:rsid w:val="00E9079E"/>
     <w:rsid w:val="00E91233"/>
     <w:rsid w:val="00E945FD"/>
     <w:rsid w:val="00E95012"/>
     <w:rsid w:val="00EA115A"/>
     <w:rsid w:val="00EB351A"/>
     <w:rsid w:val="00EB62FB"/>
     <w:rsid w:val="00EB7A3E"/>
     <w:rsid w:val="00EB7E9F"/>
     <w:rsid w:val="00EC401A"/>
     <w:rsid w:val="00EF449D"/>
     <w:rsid w:val="00EF530A"/>
     <w:rsid w:val="00EF6622"/>
     <w:rsid w:val="00F21F80"/>
     <w:rsid w:val="00F26CB3"/>
     <w:rsid w:val="00F324D5"/>
     <w:rsid w:val="00F336DA"/>
@@ -8971,85 +9007,85 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2616809-E7F3-4BD9-B617-3708888649C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>511</Words>
-  <Characters>2726</Characters>
+  <Words>475</Words>
+  <Characters>2778</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>SCCR/47/</vt:lpstr>
+      <vt:lpstr>SCCR/47/7</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WIPO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3139</CharactersWithSpaces>
+  <CharactersWithSpaces>3242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SCCR/47/7</dc:title>
-  <dc:subject>数字环境中的版权工作计划草案</dc:subject>
+  <dc:subject>经修订的数字环境中的版权工作计划草案</dc:subject>
   <dc:creator>HAIZEL Francesca</dc:creator>
   <cp:keywords>FOR OFFICIAL USE ONLY</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>97c1e2a3-8e7f-43d2-be5f-27d34b55462c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TCSClassification">
     <vt:lpwstr>FOR OFFICIAL USE ONLY</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Classification">
     <vt:lpwstr>For Official Use Only</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="VisualMarkings">
     <vt:lpwstr>Footer</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Alignment">
     <vt:lpwstr>Centre</vt:lpwstr>