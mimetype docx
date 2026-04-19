--- v0 (2025-12-08)
+++ v1 (2026-04-19)
@@ -1,2089 +1,999 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13147EA2" w14:textId="77777777" w:rsidR="008B2CC1" w:rsidRPr="008B2CC1" w:rsidRDefault="008B14EA" w:rsidP="008B14EA">
+    <w:p w14:paraId="13147EA2" w14:textId="4171F0A2" w:rsidR="008B2CC1" w:rsidRPr="008B2CC1" w:rsidRDefault="0075590E" w:rsidP="008B14EA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0042194C">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B45D9F2" wp14:editId="31C6D8E7">
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B295363" wp14:editId="0B70E352">
+            <wp:extent cx="3246120" cy="1630680"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="4" name="Picture 4" descr="Устремленные вверх изогнутые линии на эмблеме Всемирной организации интеллектуальной собственности символизируют прогресс человечества, движимый инновациями и творчеством." title="Эмблема ВОИС"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="WIPO_logo_S.png"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="5603"/>
-                    <a:stretch/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3014550" cy="1332000"/>
+                      <a:ext cx="3246120" cy="1630680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00307787" w:rsidRPr="00601760">
+      <w:r w:rsidR="008B14EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:noProof/>
           <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="347BF467" wp14:editId="125BEF22">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="347BF467" wp14:editId="479886A3">
                 <wp:extent cx="5935980" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="19050"/>
                 <wp:docPr id="3" name="Straight Connector 3" descr="Horizontal line"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5935980" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="14F720EA" id="Straight Connector 3" o:spid="_x0000_s1026" alt="Horizontal line" style="flip:x y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="467.4pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIHcyKqQEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSPxHyzfu8lSgSDaLAdQ2wMC&#10;xEfvxhlvrNoey3Y32X/P2NkNiLZSVfVijTPz3rw3nqwuR2vYFkLU6Fq+XNScgZPYabdp+fPTl0/n&#10;nMUkXCcMOmj5DiK/XB8frQbfwAn2aDoIjEhcbAbf8j4l31RVlD1YERfowVFSYbAi0TVsqi6Igdit&#10;qU7q+qwaMHQ+oIQY6ev1lOTrwq8UyHSnVITETMtJWypnKOdLPqv1SjSbIHyv5V6G+AcVVmhHTWeq&#10;a5EE+xn0L1RWy4ARVVpItBUqpSUUD+RmWX9w89gLD8ULDSf6eUzx/9HK2+2Vuw80hsHHJvr7kF2M&#10;KlimjPbf6E15ib7nKOdIMxvLAHfzAGFMTNLH04vPpxfnNGd5yFUTWQb6ENNXQMty0HKjXfYmGrG9&#10;iYkEUOmhhC5vckqUdgZysXEPoJjuqNkkp2wKXJnAtoLeuPuxzG9KXKUyQ5Q2ZgbVpeUfQfvaDIOy&#10;PX8LnKtLR3RpBlrtMPyuaxoPUtVUf3A9ec22X7Dblccp46AVKM7265p37P29wN9+qvUrAAAA//8D&#10;AFBLAwQUAAYACAAAACEALlOrotYAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VIvVEHGhCEOBVqC3cCClcn3vwIex3Fbhreni0XuKw0mtHsN/l2cVbMOIXBk4KbdQICqfFmoE7B&#10;x/vL9QOIEDUZbT2hgm8MsC0uL3KdGX+iN5zL2AkuoZBpBX2MYyZlaHp0Oqz9iMRe6yenI8upk2bS&#10;Jy53Vt4myb10eiD+0OsRdz02X+XRKbCHNq3q2O1ebbX3n+lc3lVtqdTqanl+AhFxiX9hOOMzOhTM&#10;VPsjmSCsAh4Sfy97j5uUZ9RnKYtc/kcvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBI&#10;HcyKqQEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAuU6ui1gAAAAIBAAAPAAAAAAAAAAAAAAAAAAMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="black [3040]">
+              <v:line w14:anchorId="17DA07C9" id="Straight Connector 3" o:spid="_x0000_s1026" alt="Horizontal line" style="flip:x y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="467.4pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIHcyKqQEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSPxHyzfu8lSgSDaLAdQ2wMC&#10;xEfvxhlvrNoey3Y32X/P2NkNiLZSVfVijTPz3rw3nqwuR2vYFkLU6Fq+XNScgZPYabdp+fPTl0/n&#10;nMUkXCcMOmj5DiK/XB8frQbfwAn2aDoIjEhcbAbf8j4l31RVlD1YERfowVFSYbAi0TVsqi6Igdit&#10;qU7q+qwaMHQ+oIQY6ev1lOTrwq8UyHSnVITETMtJWypnKOdLPqv1SjSbIHyv5V6G+AcVVmhHTWeq&#10;a5EE+xn0L1RWy4ARVVpItBUqpSUUD+RmWX9w89gLD8ULDSf6eUzx/9HK2+2Vuw80hsHHJvr7kF2M&#10;KlimjPbf6E15ib7nKOdIMxvLAHfzAGFMTNLH04vPpxfnNGd5yFUTWQb6ENNXQMty0HKjXfYmGrG9&#10;iYkEUOmhhC5vckqUdgZysXEPoJjuqNkkp2wKXJnAtoLeuPuxzG9KXKUyQ5Q2ZgbVpeUfQfvaDIOy&#10;PX8LnKtLR3RpBlrtMPyuaxoPUtVUf3A9ec22X7Dblccp46AVKM7265p37P29wN9+qvUrAAAA//8D&#10;AFBLAwQUAAYACAAAACEALlOrotYAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VIvVEHGhCEOBVqC3cCClcn3vwIex3Fbhreni0XuKw0mtHsN/l2cVbMOIXBk4KbdQICqfFmoE7B&#10;x/vL9QOIEDUZbT2hgm8MsC0uL3KdGX+iN5zL2AkuoZBpBX2MYyZlaHp0Oqz9iMRe6yenI8upk2bS&#10;Jy53Vt4myb10eiD+0OsRdz02X+XRKbCHNq3q2O1ebbX3n+lc3lVtqdTqanl+AhFxiX9hOOMzOhTM&#10;VPsjmSCsAh4Sfy97j5uUZ9RnKYtc/kcvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBI&#10;HcyKqQEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAuU6ui1gAAAAIBAAAPAAAAAAAAAAAAAAAAAAMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="black [3040]">
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="144AB923" w14:textId="7D076D60" w:rsidR="008B2CC1" w:rsidRPr="008B14EA" w:rsidRDefault="00D05711" w:rsidP="008B14EA">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004269C9">
+        </w:rPr>
+        <w:t>SCCR/47/</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Code"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E2115C">
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AD349B" w14:textId="4549B0FF" w:rsidR="008B2CC1" w:rsidRPr="008B14EA" w:rsidRDefault="008B14EA" w:rsidP="008B14EA">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00400D59">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
-[...6 lines deleted...]
-        <w:jc w:val="right"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОРИГИНАЛ: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Original"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008B14EA">
+        <w:t>испанский</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3CC7DD53" w14:textId="23150E98" w:rsidR="008B2CC1" w:rsidRPr="008B14EA" w:rsidRDefault="008B14EA" w:rsidP="008B14EA">
+      <w:pPr>
+        <w:spacing w:after="1200"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORIGINAL: </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00400D59">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
         </w:rPr>
-        <w:t>espagnol</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t xml:space="preserve">ДАТА: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Date"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:caps/>
           <w:sz w:val="15"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t>31 de octubre de 2025</w:t>
+        <w:t>31 октября 2025 года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="5A8289C6" w14:textId="77777777" w:rsidR="001C4DD3" w:rsidRPr="001C4DD3" w:rsidRDefault="00E2115C" w:rsidP="00BC4EBB">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2115C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Comité Permanente de Derecho de Autor y Derechos Conexos</w:t>
+        </w:rPr>
+        <w:t>Постоянный комитет по авторскому праву и смежным правам</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEC5BDA" w14:textId="77777777" w:rsidR="00E2115C" w:rsidRDefault="00D05711" w:rsidP="00E2115C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D05711">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Сорок седьмая сессия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728C9BC0" w14:textId="77777777" w:rsidR="008B2CC1" w:rsidRPr="003845C1" w:rsidRDefault="00E2115C" w:rsidP="008B14EA">
+      <w:pPr>
+        <w:spacing w:after="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-419"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BC4EBB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>Женева, 1–5 декабря 2025 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490C4FCF" w14:textId="75345EA9" w:rsidR="00400D59" w:rsidRDefault="00665857" w:rsidP="00400D59">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-419"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="TitleOfDoc"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПЕРЕСМОТРЕННЫЙ </w:t>
+      </w:r>
+      <w:r w:rsidR="006558D6">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>ВАРИАНТ «</w:t>
+      </w:r>
+      <w:r w:rsidR="00400D59">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>ПРОЕКТ</w:t>
+      </w:r>
+      <w:r w:rsidR="0073001A">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidR="00400D59">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПЛАНА РАБОТЫ В ОБЛАСТИ АВТОРСКОГО ПРАВА В ЦИФРОВОЙ СРЕДЕ </w:t>
+      </w:r>
+      <w:r w:rsidR="006558D6">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006558D6" w:rsidRPr="006558D6">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>SCCR/45/4</w:t>
+      </w:r>
+      <w:r w:rsidR="006558D6">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>)» (ДОКУМЕНТ </w:t>
+      </w:r>
+      <w:r w:rsidR="006558D6" w:rsidRPr="006558D6">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t>SCCR/47/7</w:t>
+      </w:r>
+      <w:r w:rsidR="006558D6">
+        <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...25 lines deleted...]
-        <w:t>BORRADOR DEL PLAN DE TRABAJO SOBRE DERECHO DE AUTOR EN EL ENTORNO DIGITAL  </w:t>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174001A0" w14:textId="785E88E5" w:rsidR="008B2CC1" w:rsidRPr="00D36B79" w:rsidRDefault="008B2CC1" w:rsidP="008B14EA">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E27A2D3" w14:textId="172AB335" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
       <w:bookmarkStart w:id="4" w:name="Prepared"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="008E1004">
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+        </w:rPr>
+        <w:t>представлен Группой стран Латинской Америки и Карибского бассейна (ГРУЛАК)</w:t>
+      </w:r>
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470A0B8C" w14:textId="6769D74B" w:rsidR="00400D59" w:rsidRDefault="00400D59">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2E1401" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+    <w:p w14:paraId="7F2E1401" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>С 2015 года в рамках Постоянного комитета по авторскому праву и смежным правам (ПКАП) неоднократно отмечалась необходимость более глубокого и широкого обсуждения авторского права и смежных прав художников и исполнителей в цифровой среде. Об этом свидетельствуют документы, представленные государствами-членами, а также данные исследований экономического воздействия и групповых дискуссий, проведенных по запросу ПКАП, которые проливают свет на трудности, связанные с защитой авторского права и смежных прав авторов, композиторов, исполнителей и других работников творческой отрасли в цифровой среде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C26074" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="2CFB0B59" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>Стремительное развитие технологий в последние несколько лет, обусловленное искусственным интеллектом (ИИ), стало серьезным вызовом для системы авторского права и может иметь далеко идущие последствия, заслуживающие внимательной оценки. Авторы, правообладатели и новаторы сталкиваются с различными ситуациями, касающимися авторского права и смежных прав, в связи как с использованием охраняемого авторским правом и смежными правами контента в качестве исходных данных для обучения систем, так и с результатами работы ИИ. Авторы и исполнители на постоянной основе выступают за выплату справедливого вознаграждения за использование их произведений в цифровой среде, доказательством чего служат многочисленные письма и публичные заявления, подписанные тысячами художников, исполнителей и их ассоциаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EF1A91" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="30DB0039" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>Кроме того, в вопросах эффективной реализации авторского права и смежных прав появляются новые вызовы, обусловленные транснациональным характером цифровых платформ и компаний, разрабатывающих технологии ИИ. Возможности правообладателей по обеспечению соблюдения их прав со стороны субъектов из других юрисдикций ограниваются отсутствием соответствующих международных механизмов или доступных процедур. В этой связи представляется актуальным способствовать созданию условий для диалога с тем, чтобы изыскать правовые и практические решения для устранения этих ограничений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA4527D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00AE541F" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="26FD5FB3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>Особого внимания заслуживают технологии ИИ в силу их революционного характера, однако сохраняются и более широкие проблемы, связанные с обеспечением надлежащего и справедливого вознаграждения авторов, исполнителей и художников в цифровой среде. Обмен информацией о различных национальных и региональных инициативах и обсуждение мер политики позволит нам лучше понять, какие актуальные подходы могут быть использованы для разрешения этих сложных вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614D2B25" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="687D1177" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>В ходе 31-й сессии ПКАП в 2015 году Группа государств Латинской Америки и Карибского бассейна (ГРУЛАК) представила документ (SCCR/31/4), в котором содержался юридический анализ данной проблемы и предложение о проведении более обширного анализа влияния цифровой среды на систему авторского права. В ходе 43-й сессии ПКАП в этом году ГРУЛАК вновь представила документ по данному вопросу и призвала государства-члены и Секретариат изыскать соответствующие решения (SCCR/43/7). Также были представлены исследования, которые содержали доказательства и данные, характеризующие данную проблему: Кастл, Фейхоо: исследование «Исполнители на рынке цифровой музыки: экономические и правовые аспекты» (SCCR/41/3); Кобо: «Музыкальный рынок в странах Латинской Америки» (SCCR 42/V1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2113F912" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1646DE2A" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t xml:space="preserve">ГРУЛАК считает, что права автора в цифровой среде в их широком понимании и ИИ требуют серьезного обсуждения, о чем свидетельствуют последние информационные сессии по теме ИИ в рамках ПКАП, в связи с непрерывной эволюцией и технологическим прогрессом в области создания, производства, управления, коммерциализации, совместного использования и вознаграждения художников, исполнителей и других работников творческой отрасли. В соответствии с комментариями, представленными на </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>прошлой сессии ПКАП, ГРУЛАК, признавая сложность дискуссии и разнообразие мнений по данному вопросу, представляет Комитету обновленное предложение по плану работы в области авторского права в цифровой среде, подготовленное на основе исследований и обсуждений по данной теме. Предлагается провести более глубокую и широкую дискуссию без предвзятости или приверженности той или иной позиции по какому-либо из вопросов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C5B4B2" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="36B1D66C" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>КОНТЕКСТ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7BCB31" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="2B2F0E76" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>В 2015 году в документе, представленном ГРУЛАК, было предложено провести анализ и обсуждение правовых рамок охраны произведений, в том числе исполнений, в цифровых сервисах, роли компаний и корпораций, которые используют охраняемые материалы в цифровой среде, их практике и уровнях транспарентности, а также выплате вознаграждения владельцам авторского права и смежных прав. Также в нем содержался призыв к выработке консенсусного решения касательно управления авторским правом и смежными правами в цифровой среде. В период с 2015 по 2023 год Секретариат представил следующие исследования: «Музыкальный рынок в странах Латинской Америки» (SCCR/41/4), исследование «Исполнители на рынке цифровой музыки: экономические и правовые аспекты» (SCCR/41/3). Благодаря этим исследованиям были выявлены проблемы, с которыми авторы и другие работники творческих отраслей, обладающие авторскими правами и смежными правами, сталкиваются в цифровой среде. В целом данная ситуация характеризуется сильной асимметрией между сторонами при переговорах, практикой применения договоров присоединения, низким уровнем транспарентности и вознаграждения (или оплаты) в виде роялти за использование их произведений и исполнений, в особенности по сравнению с доходами, получаемыми благодаря платформам, которые предоставляют широкой публике доступ к результатам их труда. Дисбаланс, описанный в указанных ранее исследованиях и усугубившийся в период пандемии COVID-19, показывает, что отсутствие предметных и глубоких дискуссий о произведениях и исполнениях, охраняемых в цифровой среде, а также новых бизнес-моделях, напрямую затрагивает авторов и исполнителей, являющихся владельцами авторских и смежных прав. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474AA1C7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="152D3220" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>Несмотря на то что международные договоры ВОИС в области Интернета 1990-х годов, в том числе соответствующее «зонтичное решение», обеспечили решение некоторых вопросов и сохраняют свою актуальность, они, однако, оказались недостаточными для решения проблем, вызванных доминированием крупных глобальных поставщиков услуг и появлением услуг по требованию, платформ на основе контента, предоставляемого третьими сторонами, и, в недавнее время, генеративного искусственного интеллекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E8BF82" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00BF3442" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="59079573" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>ПЛАН РАБОТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FD319A" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16649CBE" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t xml:space="preserve">Предлагаемые в рамках данного плана работы мероприятия связаны с мандатом ПКАП и, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">в случае их утверждения, могут послужить основой для определения последующих шагов Комитета в отношении вопроса авторского права в цифровой среде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDDD68D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557CBB89" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>Настоящий план на данном этапе не предполагает установления каких-либо международных стандартов. Его цель — способствовать информированным обсуждениям, чтобы страны могли принимать технические решения на основе данных, укреплять свою нормативно-правовую базу и предоставлять ПКАП информацию, на основе которой Комитет мог бы согласовывать свою будущую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D334838" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00E2188D" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="236650D5" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>В рамках настоящего плана работы на предстоящих сессиях ПКАП предлагается подготовить исследования и провести обсуждения по следующим темам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2737AF9B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C26074" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59"/>
-[...572 lines deleted...]
-    <w:p w14:paraId="1E5897F1" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="1E5897F1" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Исследование принятой рыночной практики, включая правила передачи и уступки прав, а также анализ уровня транспарентности как в отношении доступности и рекомендации контента для рядовой публики, пользующейся Интернетом, так и в отношении критериев вознаграждения (или оплаты) за произведения и исполнения.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C9A8BB" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C9A8BB" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="1E5ADFE8" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="1E5ADFE8" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...135 lines deleted...]
-    <w:p w14:paraId="1F4C962F" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      </w:pPr>
+      <w:r>
+        <w:t>ИИ и проблемы регулирования. Исследования рыночной практики, а также решений в области политики и нормативных решений в отношении взаимосвязи между обучением ИИ и авторским правом, правил и практики лицензирования и компенсации за произведения и другой контент, охраняемый авторским правом и смежными правами, которые используются для генерирования системами ИИ материалов (результаты работы ИИ), правил и практики выдачи разрешений и компенсации за использование для целей обучения, а также правил и практики лицензирования прав на голос и образ, когда они связаны с исполнителем или иным работником творческой отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4C962F" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582A46D0" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="582A46D0" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Что касается этой темы, также предлагается организовать обсуждение механизмов обеспечения защиты прав правообладателей в тех случаях, когда разработчики ИИ расположены в других юрисдикциях, а также добровольной регистрации в ведомствах государств-членов произведений, созданных посредством ИИ, и целесообразности того, чтобы такие программы наносили на них идентификационные знаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EB8D2D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F93DB9A" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="2F93DB9A" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Надлежащий способ вознаграждения авторов и художников за использование их произведений и исполнений в цифровой среде, изучение различных решений и правовых альтернатив, гарантирующих плату за лицензии и передачу прав, возникших на этапах, предшествующих их использованию в цифровой среде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565C7E22" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565C7E22" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="355FBA5D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="355FBA5D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Тематические исследования и сравнительный анализ различных моделей охраны в глобальном масштабе. Разработка механизмов, обеспечивающих возможность пересмотра контрактов в случае, если они становятся невыгодными. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347D5DB9" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347D5DB9" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="4881572D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="4881572D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00346C2B">
+      </w:pPr>
+      <w:r>
+        <w:t>Исследование текущей конфигурации баланса в области выплаты роялти, связанных с авторским правом и смежными правами на произведения и исполнения, используемые в цифровой среде и в системах генеративного искусственного интеллекта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FA3270" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FA3270" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="2D6DCB67" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="2D6DCB67" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00346C2B">
+      </w:pPr>
+      <w:r>
+        <w:t>Исследование и разработка практических руководств по использованию технологических средств охраны произведений и исполнений в цифровой среде и в системах генеративного искусственного интеллекта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68210AA7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68210AA7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="56A29982" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="56A29982" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Обзор и оценка национальных или региональных решений, касающихся прав в цифровой среде на любые типы произведений.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E7FF32" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E7FF32" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="7D35FB60" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="7D35FB60" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AF98664" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      </w:pPr>
+      <w:r>
+        <w:t>Содействие проведению исследований по вопросам регулирования и охраны аудиовизуальных произведений и произведений изобразительного искусства на цифровых рынках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF98664" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71A56F2F" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="71A56F2F" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Руководство на основе передового опыта по надлежащему использованию произведений, охраняемых авторским правом и смежными правами, в генеративном ИИ, транспарентности, договорным отношениям и справедливому вознаграждению или оплате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A75B80" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="196E4067" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Для достижения прогресса в разработке этой повестки также предлагается, чтобы государства-члены в рамках работы Комитета и при технической и финансовой поддержке ВОИС разработали инструменты, справочные типовые законы и учебные пособия по вышеупомянутым темам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A96F7C" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="4026A723" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A96F7C" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="25E6C14F" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="25E6C14F" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2092B424" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00083D01" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="2092B424" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00083D01" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00083D01">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ПОСЛЕДУЮЩИЕ ШАГИ ПО РЕАЛИЗАЦИИ ПЛАНА РАБОТЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371584A6" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="4F8E974A" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:t>Предлагается проводить по крайней мере одно региональное техническое рабочее совещание перед сессиями Комитета с тем, чтобы обсуждать результаты исследований и, при необходимости, представлять соответствующие замечания. Это потребует участия региональных ведомств по авторскому праву и специалистов, работающих в предлагаемых областях. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757D21CF" w14:textId="384CCAFD" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="68237045" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ШАГ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3296FC7B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="6560C65C" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6560C65C" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Исследование принятой рыночной практики, включая правила передачи и уступки прав, а также анализ уровня транспарентности как в отношении доступности и рекомендации контента для рядовой публики, пользующейся Интернетом, так и в отношении критериев вознаграждения за произведения и исполнения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA6A2CB" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC02AC0" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA6A2CB" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...9 lines deleted...]
-    <w:p w14:paraId="7A34DBE4" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="7A34DBE4" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>ИИ и проблемы регулирования, включая исследования рыночной практики, а также решений в области политики и нормативных решений в отношении взаимосвязи между обучением искусственного интеллекта и авторским правом, правил и практики выдачи разрешений и компенсации за использование, а также правил и практики лицензирования прав на голос и образ, когда они связаны с исполнителем или иным работником творческой отрасли. Кроме того, предлагается организовать обсуждение механизмов обеспечения защиты прав правообладателей в тех случаях, когда разработчики ИИ расположены в других юрисдикциях, а также обсуждение добровольной регистрации произведений, созданных с помощью искусственного интеллекта, и целесообразности того, чтобы такие программы наносили на них идентификационные знаки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E4B95B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A7B7E4" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E4B95B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+    <w:p w14:paraId="12468BE2" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12468BE2" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-      <w:r w:rsidRPr="008E1004">
+    <w:p w14:paraId="37711FB7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ШАГ 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DA7551" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37711FB7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...13 lines deleted...]
-    <w:p w14:paraId="1CD362FE" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="1CD362FE" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Экономическое исследование текущей конфигурации баланса в области выплаты роялти, связанных с авторским правом и смежными правами на произведения и исполнения, используемые в цифровой среде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74897772" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74897772" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="58B85410" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="58B85410" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="327DC933" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="003673EF" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      </w:pPr>
+      <w:r>
+        <w:t>Надлежащий способ вознаграждения авторов и художников за использование их произведений и исполнений в цифровой среде, изучение различных решений и правовых альтернатив, гарантирующих плату за лицензии и передачу прав, возникших на этапах, предшествующих их использованию в цифровой среде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327DC933" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="003673EF" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E9C65C6" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="1E9C65C6" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:t>Обзор и оценка решений на национальном, региональном и международном уровнях, касающихся прав в цифровой среде на любые типы произведений, включая регулирование права на справедливое вознаграждение, его сбор и распределение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F911E7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="003673EF" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F911E7" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="003673EF" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="1E30B4DE" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="1E30B4DE" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00346C2B" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008E1004">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Установление минимальных гарантий в переговорах между авторами и исполнителями, с одной стороны, и платформами, агрегаторами контента и представителями отраслей в целом, с другой стороны, ввиду асимметричности переговорных отношений. Тематические исследования и сравнительный анализ различных моделей охраны в глобальном масштабе. Разработка механизмов, обеспечивающих возможность пересмотра контрактов в случае, если они становятся невыгодными. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D977C7E" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D977C7E" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="478FD16E" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="478FD16E" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00346C2B">
+      </w:pPr>
+      <w:r>
+        <w:t>Исследование и разработка практических руководств по использованию технологических средств охраны произведений в цифровой среде и в системах генеративного искусственного интеллекта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736232C3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02">
+      <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736232C3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
-[...4 lines deleted...]
-    <w:p w14:paraId="19425FD3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+    <w:p w14:paraId="19425FD3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="4474A636" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      </w:pPr>
+      <w:r>
+        <w:t>Содействие проведению исследований по вопросам регулирования и охраны аудиовизуальных произведений и произведений изобразительного искусства на цифровых рынках. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2262D43B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00283F02"/>
+    <w:p w14:paraId="4474A636" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="00400D59" w:rsidRDefault="00400D59" w:rsidP="00283F02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00386E8F">
+      </w:pPr>
+      <w:r>
+        <w:t>Руководство на основе передового опыта по надлежащему использованию произведений, исполнений, фонограмм и трансляций, охраняемых авторским правом и смежными правами, в системах генеративного искусственного интеллекта, транспарентности, договорным отношениям и справедливому вознаграждению или оплате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C8E132" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guía de buenas prácticas para el uso adecuado de obras, interpretaciones, fonogramas y transmisiones protegidas por derecho de autor y derechos conexos en sistemas de inteligencia artificial generativa, la transparencia en las relaciones contractuales y la remuneración o pago </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041D9E28" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>justo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00386E8F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311F826D" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="009A7CC8" w14:textId="7F491109" w:rsidR="00400D59" w:rsidRPr="008E1004" w:rsidRDefault="00400D59" w:rsidP="00400D59">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8B07C2" w14:textId="0F5AB97F" w:rsidR="008B2CC1" w:rsidRPr="00843582" w:rsidRDefault="00400D59" w:rsidP="009A00D4">
       <w:pPr>
         <w:ind w:left="6804"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:spacing w:after="960"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t>[Конец документа] </w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="29B54C89" w14:textId="77777777" w:rsidR="00152CEA" w:rsidRPr="00D36B79" w:rsidRDefault="00152CEA" w:rsidP="00BA063E">
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00152CEA" w:rsidRPr="00D36B79" w:rsidSect="00400D59">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1418" w:left="1418" w:header="510" w:footer="1021" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="131884D6" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="36F94099" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="009D30E6" w:rsidRDefault="00400D59" w:rsidP="007E663E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D30E6">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132FFDFC" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="007E663E" w:rsidRDefault="00400D59" w:rsidP="007E663E">
+    <w:p w14:paraId="132FFDFC" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="004E0DB6" w:rsidRDefault="00400D59" w:rsidP="007E663E">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0DB6">
         <w:rPr>
           <w:sz w:val="17"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>[Continuación de la nota de la página anterior]</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3AF0FE73" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="007E663E" w:rsidRDefault="00400D59" w:rsidP="007E663E">
+    <w:p w14:paraId="3AF0FE73" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="004E0DB6" w:rsidRDefault="00400D59" w:rsidP="007E663E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0075377A">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0DB6">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>gina siguiente]</w:t>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>[Sigue la nota en la página siguiente]</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2142,120 +1052,121 @@
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3149E6F6" w14:textId="77777777" w:rsidR="00400D59" w:rsidRDefault="00400D59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="38D1578C" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="009D30E6" w:rsidRDefault="00400D59" w:rsidP="007E663E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D30E6">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52186FB3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="007E663E" w:rsidRDefault="00400D59" w:rsidP="007E663E">
+    <w:p w14:paraId="52186FB3" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="004E0DB6" w:rsidRDefault="00400D59" w:rsidP="007E663E">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0DB6">
         <w:rPr>
           <w:sz w:val="17"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>[Continuación de la nota de la página anterior]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B08676B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="007E663E" w:rsidRDefault="00400D59" w:rsidP="007E663E">
+    <w:p w14:paraId="2B08676B" w14:textId="77777777" w:rsidR="00400D59" w:rsidRPr="004E0DB6" w:rsidRDefault="00400D59" w:rsidP="007E663E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E663E">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0DB6">
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>[Sigue la nota en la página siguiente]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DDCD161" w14:textId="6A7B30F8" w:rsidR="00F84474" w:rsidRDefault="00400D59" w:rsidP="00477D6B">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:bookmarkStart w:id="5" w:name="Code2"/>
     <w:bookmarkEnd w:id="5"/>
     <w:r>
       <w:t>SCCR/47/7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B5935C7" w14:textId="77777777" w:rsidR="00F84474" w:rsidRDefault="00F84474" w:rsidP="00477D6B">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">página </w:t>
+      <w:t xml:space="preserve">стр. </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008B14EA">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6870EE54" w14:textId="77777777" w:rsidR="00F84474" w:rsidRDefault="00F84474" w:rsidP="00477D6B">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4F7400F4" w14:textId="77777777" w:rsidR="004F7418" w:rsidRDefault="004F7418" w:rsidP="00477D6B">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8DCC6DE4"/>
@@ -5144,159 +4055,174 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1623195894">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="251090298">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="620110880">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="900094030">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="700520743">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1186485913">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00400D59"/>
     <w:rsid w:val="00040261"/>
     <w:rsid w:val="00082FA0"/>
+    <w:rsid w:val="0008740B"/>
     <w:rsid w:val="000E3BB3"/>
     <w:rsid w:val="000F5E56"/>
     <w:rsid w:val="001362EE"/>
     <w:rsid w:val="00152CEA"/>
     <w:rsid w:val="0016262D"/>
+    <w:rsid w:val="00176294"/>
+    <w:rsid w:val="0018251F"/>
     <w:rsid w:val="001832A6"/>
     <w:rsid w:val="001C4DD3"/>
     <w:rsid w:val="002634C4"/>
+    <w:rsid w:val="00283F02"/>
     <w:rsid w:val="002F4E68"/>
     <w:rsid w:val="00307787"/>
+    <w:rsid w:val="003408DF"/>
     <w:rsid w:val="00354647"/>
     <w:rsid w:val="00377273"/>
     <w:rsid w:val="003845C1"/>
     <w:rsid w:val="00387287"/>
     <w:rsid w:val="003D41D4"/>
     <w:rsid w:val="004004D8"/>
     <w:rsid w:val="00400D59"/>
     <w:rsid w:val="00423E3E"/>
     <w:rsid w:val="004269C9"/>
     <w:rsid w:val="00427AF4"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="004647DA"/>
     <w:rsid w:val="00470516"/>
     <w:rsid w:val="00477D6B"/>
     <w:rsid w:val="004A6C37"/>
+    <w:rsid w:val="004E0DB6"/>
     <w:rsid w:val="004F7418"/>
     <w:rsid w:val="005456B1"/>
     <w:rsid w:val="0055013B"/>
     <w:rsid w:val="0056224D"/>
     <w:rsid w:val="00571B99"/>
     <w:rsid w:val="005D64EC"/>
     <w:rsid w:val="005F53FF"/>
     <w:rsid w:val="00605827"/>
+    <w:rsid w:val="006558D6"/>
+    <w:rsid w:val="00665857"/>
     <w:rsid w:val="00675021"/>
     <w:rsid w:val="006A06C6"/>
     <w:rsid w:val="006A60BE"/>
+    <w:rsid w:val="006D5216"/>
     <w:rsid w:val="007132A9"/>
+    <w:rsid w:val="0073001A"/>
+    <w:rsid w:val="0075590E"/>
     <w:rsid w:val="007E63AC"/>
     <w:rsid w:val="007E663E"/>
     <w:rsid w:val="00815082"/>
     <w:rsid w:val="00815D77"/>
     <w:rsid w:val="00843582"/>
     <w:rsid w:val="008A23A3"/>
     <w:rsid w:val="008B14EA"/>
     <w:rsid w:val="008B2CC1"/>
     <w:rsid w:val="008C43FD"/>
     <w:rsid w:val="0090731E"/>
     <w:rsid w:val="00941C2E"/>
     <w:rsid w:val="00966A22"/>
     <w:rsid w:val="00972F03"/>
     <w:rsid w:val="0098687C"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="009940DE"/>
     <w:rsid w:val="00996375"/>
+    <w:rsid w:val="009A00D4"/>
     <w:rsid w:val="009A0C8B"/>
     <w:rsid w:val="009B6241"/>
     <w:rsid w:val="009E4D3B"/>
     <w:rsid w:val="00A16FC0"/>
+    <w:rsid w:val="00A22D20"/>
     <w:rsid w:val="00A32C9E"/>
     <w:rsid w:val="00A7453D"/>
     <w:rsid w:val="00AB613D"/>
     <w:rsid w:val="00B65A0A"/>
     <w:rsid w:val="00B70A97"/>
     <w:rsid w:val="00B72D36"/>
     <w:rsid w:val="00BA063E"/>
+    <w:rsid w:val="00BA3918"/>
     <w:rsid w:val="00BC4164"/>
     <w:rsid w:val="00BC4EBB"/>
     <w:rsid w:val="00BD2DCC"/>
     <w:rsid w:val="00BE1A8C"/>
     <w:rsid w:val="00C06472"/>
     <w:rsid w:val="00C42181"/>
     <w:rsid w:val="00C863F2"/>
     <w:rsid w:val="00C90559"/>
+    <w:rsid w:val="00CD29F2"/>
     <w:rsid w:val="00D05711"/>
     <w:rsid w:val="00D36B79"/>
     <w:rsid w:val="00D40CF0"/>
     <w:rsid w:val="00D56C7C"/>
     <w:rsid w:val="00D71B4D"/>
     <w:rsid w:val="00D90289"/>
     <w:rsid w:val="00D93D55"/>
     <w:rsid w:val="00DC3D7B"/>
     <w:rsid w:val="00E2115C"/>
     <w:rsid w:val="00E45C84"/>
     <w:rsid w:val="00E504E5"/>
     <w:rsid w:val="00E73ABF"/>
     <w:rsid w:val="00E945FD"/>
     <w:rsid w:val="00EB7A3E"/>
     <w:rsid w:val="00EC401A"/>
     <w:rsid w:val="00EF530A"/>
     <w:rsid w:val="00EF6622"/>
     <w:rsid w:val="00F55408"/>
     <w:rsid w:val="00F66152"/>
     <w:rsid w:val="00F80845"/>
     <w:rsid w:val="00F84474"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -5310,51 +4236,51 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="518CA3FC"/>
   <w15:docId w15:val="{5F901016-60C3-4416-9917-19940B9BEBFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5693,51 +4619,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A32C9E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A32C9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:kern w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -5860,53 +4786,50 @@
     <w:semiHidden/>
     <w:rsid w:val="00A32C9E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32C9E"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endofdocument-Annex">
     <w:name w:val="[End of document - Annex]"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00815082"/>
     <w:pPr>
       <w:ind w:left="5534"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32C9E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32C9E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ONUME">
@@ -5933,51 +4856,51 @@
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32C9E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00A32C9E"/>
     <w:pPr>
       <w:ind w:left="5250"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\wipogvafs01\APPS32\WORD2010\WIPO%20TEMPLATES\Meetings\Copyright\SCCR_47%20(S).dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6230,75 +5153,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SCCR_47 (S)</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2109</Words>
-  <Characters>11773</Characters>
+  <Words>1697</Words>
+  <Characters>12058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>981</Lines>
-  <Paragraphs>661</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SCCR/47/</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WIPO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13221</CharactersWithSpaces>
+  <CharactersWithSpaces>13706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SCCR/47/</dc:title>
   <dc:creator>HAIZEL Francesca</dc:creator>
   <cp:keywords>FOR OFFICIAL USE ONLY</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>97c1e2a3-8e7f-43d2-be5f-27d34b55462c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TCSClassification">
     <vt:lpwstr>FOR OFFICIAL USE ONLY</vt:lpwstr>