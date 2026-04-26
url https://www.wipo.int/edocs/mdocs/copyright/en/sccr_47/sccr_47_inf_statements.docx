--- v0 (2025-12-08)
+++ v1 (2026-04-26)
@@ -2068,52 +2068,63 @@
         </w:rPr>
         <w:t>: LIMITATIONS AND EXCEPTIONS FOR LIBRARIES AND ARCHIVES, FOR EDUCATIONAL AND RESEARCH INSTITUTIONS AND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC2614C" w14:textId="77777777" w:rsidR="004A4C39" w:rsidRPr="00F87ABC" w:rsidRDefault="004A4C39" w:rsidP="004A4C39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87ABC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FOR PERSONS WITH OTHER DISABILITIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F08CF70" w14:textId="77777777" w:rsidR="004A4C39" w:rsidRDefault="004A4C39" w:rsidP="00E92744"/>
     <w:p w14:paraId="0E3DA2AF" w14:textId="72BD1D3E" w:rsidR="004308B0" w:rsidRDefault="004308B0" w:rsidP="00792774">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A4D55">
-        <w:t xml:space="preserve">Delegation of Panama. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Delegation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Panama. </w:t>
       </w:r>
       <w:r w:rsidR="00792774" w:rsidRPr="00792774">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Señora </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00792774" w:rsidRPr="00792774">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Presidenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00792774" w:rsidRPr="00792774">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00792774">
         <w:rPr>
@@ -7928,63 +7939,3184 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AGENDA ITEM </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87ABC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CLOSING OF THE SESSION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762261B7" w14:textId="77777777" w:rsidR="004A4C39" w:rsidRDefault="004A4C39" w:rsidP="00E92744"/>
-    <w:p w14:paraId="107BAE10" w14:textId="77777777" w:rsidR="004A4C39" w:rsidRDefault="004A4C39" w:rsidP="00E92744"/>
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="004A4C39" w:rsidSect="00E92744">
+    <w:p w14:paraId="536CAFB3" w14:textId="095E77FA" w:rsidR="004A4C39" w:rsidRPr="00FB70F7" w:rsidRDefault="00FB70F7" w:rsidP="00FB70F7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRULAC. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Señora </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Presidenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Delegación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Ecuador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>honor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de intervenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en nombre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grupo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>países</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>América</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Latina y el Caribe (GRULAC). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Valoramos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>liderazgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>guiar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y su </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eficacia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>orientación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nuestros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>trabajos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Reconocemos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>plenamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esfuerzo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>presidencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>vicepresidencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conducir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fomentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>diálogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>constructivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nuestras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deliberaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Extendemos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nuestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>agradecimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Secretaría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la OMPI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esfuerzos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incansables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>apoyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continuo que ha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fundamental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>facilitación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>preparación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>de este</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comité. Señora </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Presidenta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Grupo lamenta que, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pesar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>arduo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>realizado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el Comité </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>siga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sin registrar avances </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>significativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>radiodifusión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>situación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compromete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eficiencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tiempo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esfuerzos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dedicados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este Comité. El SCCR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>oportunidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>valiosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>orientar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>trabajos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comité </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>hacia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>desafíos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>actuales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enfrentan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Estados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Miembros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>materia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de derechos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y derechos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conexos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Desafíos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>vuelven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>vez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urgentes, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>especialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>países</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>desarrollo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>relación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Limitaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Derecho de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Derechos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Conexos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el GRULAC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>agradece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esfuerzo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>presidencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>vicepresidencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en dar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cumplimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mandato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comité </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCCR 46, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mediante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>propuesto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCCR/47/8. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Reconocemos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>propuestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>presentadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mantienen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>puntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>convergencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> importantes que deben </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>estudiados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El GRULAC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>celebra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>delegaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>hayan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aceptado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avanzar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>propuesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>realizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enfoques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>políticos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>normativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>relación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>formación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en IA y los derechos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las normas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>conexas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>así</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>prácticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aplicables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>materia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>autorización</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>observancia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>compensación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>uso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proponía</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el Plan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>presentado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nuestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grupo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Confiamos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dicho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan, que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>también</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aborda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>temas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>interés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y formula </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>propuestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>seguir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avanzando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>debate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>entorno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digital, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>analizado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>profundidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aprobado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>próxima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El GRULAC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>también</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>desea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>agradecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>delegaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que han </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>hecho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gala de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>flexibilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>espíritu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>constructivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contribuido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>avanzar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nuestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>llegar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>permite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>construir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consensos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Deseamos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>agradecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>además</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>participación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contribución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>numerosas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>organizaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sociedad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> civil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>valiosos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aportes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Finalmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>podemos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dejar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mencionar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>la importante</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>contribución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>desarrollo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sesión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parte de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>intérpretes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sala, los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>técnicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>área</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>imagen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sonido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>todo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la OMPI que de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>directa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>indirecta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> han </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>apoyado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>éxito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reunión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB70F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004A4C39" w:rsidRPr="00FB70F7" w:rsidSect="00E92744">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1418" w:left="1418" w:header="510" w:footer="1021" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2EAE176E" w14:textId="77777777" w:rsidR="00E92744" w:rsidRDefault="00E92744">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22FD5E19" w14:textId="77777777" w:rsidR="00E92744" w:rsidRDefault="00E92744" w:rsidP="003B38C1">
@@ -8696,51 +11828,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="928076068">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1246458243">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="273441559">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="286401011">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="113525721">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1127430456">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="91"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -8755,50 +11887,51 @@
     <w:rsidRoot w:val="00E92744"/>
     <w:rsid w:val="00000215"/>
     <w:rsid w:val="00010F79"/>
     <w:rsid w:val="0001647B"/>
     <w:rsid w:val="00017C43"/>
     <w:rsid w:val="000365C6"/>
     <w:rsid w:val="00041FC8"/>
     <w:rsid w:val="00043CAA"/>
     <w:rsid w:val="00063EA4"/>
     <w:rsid w:val="00075432"/>
     <w:rsid w:val="000968ED"/>
     <w:rsid w:val="00096B1A"/>
     <w:rsid w:val="000A3A55"/>
     <w:rsid w:val="000E7E95"/>
     <w:rsid w:val="000F5E56"/>
     <w:rsid w:val="001024FE"/>
     <w:rsid w:val="001362EE"/>
     <w:rsid w:val="00142868"/>
     <w:rsid w:val="00175A7F"/>
     <w:rsid w:val="001832A6"/>
     <w:rsid w:val="001C0C6A"/>
     <w:rsid w:val="001C6808"/>
     <w:rsid w:val="001D1DA3"/>
     <w:rsid w:val="002038C3"/>
     <w:rsid w:val="002121FA"/>
+    <w:rsid w:val="002359A8"/>
     <w:rsid w:val="002634C4"/>
     <w:rsid w:val="00287E26"/>
     <w:rsid w:val="00287F62"/>
     <w:rsid w:val="002928D3"/>
     <w:rsid w:val="00295165"/>
     <w:rsid w:val="002E4659"/>
     <w:rsid w:val="002E61B8"/>
     <w:rsid w:val="002F1FE6"/>
     <w:rsid w:val="002F4E68"/>
     <w:rsid w:val="00312F7F"/>
     <w:rsid w:val="00312FEF"/>
     <w:rsid w:val="003228B7"/>
     <w:rsid w:val="003508A3"/>
     <w:rsid w:val="00351012"/>
     <w:rsid w:val="003673CF"/>
     <w:rsid w:val="003845C1"/>
     <w:rsid w:val="003A6F89"/>
     <w:rsid w:val="003B38C1"/>
     <w:rsid w:val="003C6610"/>
     <w:rsid w:val="003C736C"/>
     <w:rsid w:val="003D352A"/>
     <w:rsid w:val="003F0E48"/>
     <w:rsid w:val="003F4808"/>
     <w:rsid w:val="00421382"/>
     <w:rsid w:val="00423E3E"/>
@@ -8919,50 +12052,51 @@
     <w:rsid w:val="00D56680"/>
     <w:rsid w:val="00D64FE0"/>
     <w:rsid w:val="00D71B4D"/>
     <w:rsid w:val="00D93D55"/>
     <w:rsid w:val="00D971BE"/>
     <w:rsid w:val="00E13048"/>
     <w:rsid w:val="00E161A2"/>
     <w:rsid w:val="00E1703C"/>
     <w:rsid w:val="00E23419"/>
     <w:rsid w:val="00E335FE"/>
     <w:rsid w:val="00E5021F"/>
     <w:rsid w:val="00E671A6"/>
     <w:rsid w:val="00E92744"/>
     <w:rsid w:val="00E96117"/>
     <w:rsid w:val="00E97A3E"/>
     <w:rsid w:val="00EA6ED0"/>
     <w:rsid w:val="00EC4E49"/>
     <w:rsid w:val="00ED77FB"/>
     <w:rsid w:val="00F021A6"/>
     <w:rsid w:val="00F11D94"/>
     <w:rsid w:val="00F1653F"/>
     <w:rsid w:val="00F51DEC"/>
     <w:rsid w:val="00F66152"/>
     <w:rsid w:val="00F67DC5"/>
     <w:rsid w:val="00FA7EAE"/>
+    <w:rsid w:val="00FB70F7"/>
     <w:rsid w:val="00FD258D"/>
     <w:rsid w:val="00FF642B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9917,76 +13051,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2072550D-E1C3-448E-A4B7-DBD6BE95EFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SCCR_47 (E)</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>61440</Characters>
+  <Pages>18</Pages>
+  <Words>11330</Words>
+  <Characters>63784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>512</Lines>
-  <Paragraphs>144</Paragraphs>
+  <Lines>531</Lines>
+  <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SCCR/47/</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WIPO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72187</CharactersWithSpaces>
+  <CharactersWithSpaces>74965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SCCR/47/</dc:title>
   <dc:creator>TALL Ndèye Fatou</dc:creator>
   <cp:keywords>FOR OFFICIAL USE ONLY</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>d3b0fdaa-5fc0-41b2-96c5-070ef4629bbe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TCSClassification">